--- v0 (2025-10-04)
+++ v1 (2026-08-24)
@@ -1025,51 +1025,51 @@
         <w:spacing w:before="10"/>
         <w:ind w:left="143"/>
       </w:pPr>
       <w:r>
         <w:t>Phone Number:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167AE2F2" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="00713201">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:ind w:left="143"/>
       </w:pPr>
       <w:r>
         <w:t>Email Address:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03610D7F" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="00920155">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D4F81BA" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="00274349">
+    <w:p w14:paraId="3D4F81BA" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="009540EB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="11"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="29A866D4">
           <v:line id="_x0000_s1026" style="position:absolute;z-index:251657728;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" from="32.35pt,8.8pt" to="548.75pt,8.8pt" strokeweight=".72pt">
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:line>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E308614" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="00713201">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7424"/>
         </w:tabs>
         <w:spacing w:before="5"/>
         <w:ind w:left="141"/>
       </w:pPr>
       <w:r>
@@ -1080,80 +1080,80 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16946803" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="00920155">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5666FE26" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="00920155">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4830E773" w14:textId="54824327" w:rsidR="00920155" w:rsidRDefault="00713201">
+    <w:p w14:paraId="4830E773" w14:textId="437365E8" w:rsidR="00920155" w:rsidRDefault="00713201">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="147"/>
       </w:pPr>
       <w:r w:rsidRPr="00323F09">
         <w:t xml:space="preserve">Please submit electronically to Leslie Bleiweiss at </w:t>
       </w:r>
       <w:hyperlink r:id="rId5">
         <w:r w:rsidRPr="000B455C">
           <w:t xml:space="preserve">bleiweiss.10@osu.edu </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000B455C">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidR="001901C7" w:rsidRPr="000B455C">
         <w:t>October</w:t>
       </w:r>
       <w:r w:rsidR="000B455C" w:rsidRPr="000B455C">
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00274349">
-        <w:t>7</w:t>
+      <w:r w:rsidR="00B140C3">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00BA22C9" w:rsidRPr="000B455C">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00274349">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00B140C3">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000B455C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00920155">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1140" w:bottom="280" w:left="520" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1163,77 +1163,77 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00920155"/>
     <w:rsid w:val="00021565"/>
+    <w:rsid w:val="00022686"/>
     <w:rsid w:val="000B455C"/>
     <w:rsid w:val="001901C7"/>
     <w:rsid w:val="00243CE1"/>
     <w:rsid w:val="00245EAE"/>
     <w:rsid w:val="00274349"/>
     <w:rsid w:val="00323F09"/>
     <w:rsid w:val="00605D24"/>
     <w:rsid w:val="006A5FC2"/>
     <w:rsid w:val="00713201"/>
     <w:rsid w:val="008558F1"/>
     <w:rsid w:val="00920155"/>
     <w:rsid w:val="009A37E3"/>
+    <w:rsid w:val="00B140C3"/>
     <w:rsid w:val="00B77ECB"/>
     <w:rsid w:val="00BA22C9"/>
     <w:rsid w:val="00BD650E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>