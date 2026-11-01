--- v1 (2026-08-24)
+++ v2 (2026-11-01)
@@ -1025,51 +1025,51 @@
         <w:spacing w:before="10"/>
         <w:ind w:left="143"/>
       </w:pPr>
       <w:r>
         <w:t>Phone Number:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167AE2F2" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="00713201">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:ind w:left="143"/>
       </w:pPr>
       <w:r>
         <w:t>Email Address:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03610D7F" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="00920155">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D4F81BA" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="009540EB">
+    <w:p w14:paraId="3D4F81BA" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="00132613">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="11"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="29A866D4">
           <v:line id="_x0000_s1026" style="position:absolute;z-index:251657728;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" from="32.35pt,8.8pt" to="548.75pt,8.8pt" strokeweight=".72pt">
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:line>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E308614" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="00713201">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7424"/>
         </w:tabs>
         <w:spacing w:before="5"/>
         <w:ind w:left="141"/>
       </w:pPr>
       <w:r>
@@ -1080,74 +1080,74 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16946803" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="00920155">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5666FE26" w14:textId="77777777" w:rsidR="00920155" w:rsidRDefault="00920155">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4830E773" w14:textId="437365E8" w:rsidR="00920155" w:rsidRDefault="00713201">
+    <w:p w14:paraId="4830E773" w14:textId="7CAA35FE" w:rsidR="00920155" w:rsidRDefault="00713201">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="147"/>
       </w:pPr>
       <w:r w:rsidRPr="00323F09">
         <w:t xml:space="preserve">Please submit electronically to Leslie Bleiweiss at </w:t>
       </w:r>
       <w:hyperlink r:id="rId5">
         <w:r w:rsidRPr="000B455C">
           <w:t xml:space="preserve">bleiweiss.10@osu.edu </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000B455C">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidR="001901C7" w:rsidRPr="000B455C">
         <w:t>October</w:t>
       </w:r>
       <w:r w:rsidR="000B455C" w:rsidRPr="000B455C">
-        <w:t xml:space="preserve"> 1</w:t>
-[...2 lines deleted...]
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20DAA">
+        <w:t>28</w:t>
       </w:r>
       <w:r w:rsidR="00BA22C9" w:rsidRPr="000B455C">
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="00B140C3">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000B455C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00920155">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1140" w:bottom="280" w:left="520" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1164,79 +1164,82 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00920155"/>
     <w:rsid w:val="00021565"/>
     <w:rsid w:val="00022686"/>
     <w:rsid w:val="000B455C"/>
     <w:rsid w:val="001901C7"/>
     <w:rsid w:val="00243CE1"/>
     <w:rsid w:val="00245EAE"/>
     <w:rsid w:val="00274349"/>
     <w:rsid w:val="00323F09"/>
     <w:rsid w:val="00605D24"/>
     <w:rsid w:val="006A5FC2"/>
     <w:rsid w:val="00713201"/>
     <w:rsid w:val="008558F1"/>
     <w:rsid w:val="00920155"/>
     <w:rsid w:val="009A37E3"/>
     <w:rsid w:val="00B140C3"/>
+    <w:rsid w:val="00B20DAA"/>
     <w:rsid w:val="00B77ECB"/>
     <w:rsid w:val="00BA22C9"/>
     <w:rsid w:val="00BD650E"/>
+    <w:rsid w:val="00C87748"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3BE74489"/>
@@ -2068,60 +2071,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>185</Words>
-  <Characters>1060</Characters>
+  <Words>167</Words>
+  <Characters>1078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>The Ohio State University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1243</CharactersWithSpaces>
+  <CharactersWithSpaces>1234</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kreinberg, Leslie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2017-01-31T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 15 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">